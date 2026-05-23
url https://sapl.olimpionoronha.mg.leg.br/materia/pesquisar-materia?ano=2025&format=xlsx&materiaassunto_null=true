--- v0 (2026-02-09)
+++ v1 (2026-05-23)
@@ -54,842 +54,842 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Claudio Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/187/001_claudio_001115.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/187/001_claudio_001115.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE EFETUAR A TROCA DAS LÂMPADAS EXISTENTES NOS BAIRROS RURAIS SANTANA, MOINHO E FAZENDA DA MATA, POR LÂMPADAS DE LED."</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/188/002_claudio_001114.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/188/002_claudio_001114.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE CONSTRUIR UMA FAIXA ELEVADA NA RUA SABIÁ ENTRE A QUADRA ESPORTIVA DO BAIRRO DOS CAMPOS E O BAR DO TILÁPIA."</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Niscelino Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/189/003_niscelino_e_josiel_001113.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/189/003_niscelino_e_josiel_001113.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE EFETUAR CALÇAMENTO NA ESTRADA PRINCIPAL DE ACESSO AO MUNICÍPIO DE CRISTINA, PRINCIPALMENTE NOS PONTOS MAIS CRÍTICOS COMO SUBIDA DO VINO E MORRO DO BUGIU."</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE EFETUAR A MANUTENÇÃO EM GERAL DAS RUAS E PRAÇA DO BAIRRO DOS CAMPOS, BEM COMO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA".</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Selma Aparecida</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/191/005_selma_001111.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/191/005_selma_001111.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE CONSTRUIR GUARITAS NOS PONTOS ESTRATÉGICOS NO BAIRRO DOS CAMPOS E OUTRAS LOCALIZADES ONDE OS ESTUDANTES ESPERAM O ÔNIBUS ESCOLAR"</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Josiel Pedro</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR A MANUTENÇÃO DAS ÁREAS DE LAZER DO MUNICÍPIO: O POLIESPORTIVO, A PISCINA MUNICIPAL E O CAMPO DE FUTEBOL"</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/193/007_jonas_001109.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/193/007_jonas_001109.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO SETOR DE OBRAS DA PREFEITURA MUNICIPAL, JUNTAMENTE COM O CHEFE DO PODER EXECUTIVO, VEREM A POSSIBILIDADE DE USAREM O TANQUE DE EXPANÇÃO DE LEITE QUE ESTÁ ENCOSTADO NA GARAGEM DO SETOR DE EDUCAÇÃO, QUE PODE ACABAR DETERIORANDO, PARA FAZER UM LOCAL NA CIDADE PARA RECEBER DOS PEQUENOS PRODUTORES DE LEITE, UMA VEZ QUE ESSES NÃO PODEM ENTREGAR MAIS EM LATÕES NA PORTA DOS LATICÍNIOS, DE ACORDO COM OS REGULAMENTOS DO MINISTÉRIO DA AGRICULTURA.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/194/008_joao_paulo_001108.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/194/008_joao_paulo_001108.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR A REFORMA DO BANHEIRO PÚBLICO LOCALIZADO NA PRAÇA DE EVENTOS"</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/195/009_joao_paulo_001107.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/195/009_joao_paulo_001107.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO PASSAR A MÁQUINA ΝΑ ESTRADA PARA O MANDEMBO"</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/196/010_jonas_001106.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/196/010_jonas_001106.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE EXPANDIR A REDE DE ENERGIA ELÉTRICA PARA AS FAMÍLIAS QUE MORAM NA CONTINUIDADE DA RUA 7 DE SETEMBRO, MAIS PRECISAMENTE AQUELAS QUE RESIDEM NA PARTE ACIMA DO CEMITÉRIO, EM DIREÇÃO À SAMÉLIA."</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE REALIZAR A AQUISIÇÃO DE UM TERRENO PARA CONSTRUÇÃO DE CASAS POPULARES EM NOSSO MUNICÍPIO, ATRAVÉS DO PROGRAMA HABITACIONAL DO GOVERNO FEDERAL "MINHA CASA, MINHA VIDA"".</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/198/012_selma_001104.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/198/012_selma_001104.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE EFETUAR A CONFECÇÃO DE PLACAS COM O NOME DAS RUAS DA CIDADE, BEM COMO PLACAS DE SINALIZAÇÃO DE TRÂNSITO."</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/199/013_selma_001103.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/199/013_selma_001103.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE CONSTRUÇÃO DE UMA COBERTURA NA ÁREA EXTERNA DA UBS PRINCIPALMENTE NA ÁREA DE EMBARQUES E DESEMBARQUES, SITUADA NA LATERAL PARA FACILITAR O ACESSO DE PACIENTES."</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/200/014_niscelino_001102.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/200/014_niscelino_001102.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE CONSTRUIR UM QUEBRA-MOLAS NA RUA BEM-TE-VI, EM FRENTE AO NÚMERO 71 NO BAIRRO DOS CAMPOS."</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/201/015_fabio_001101.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/201/015_fabio_001101.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/202/016_jonas_001100.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/202/016_jonas_001100.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE CRIAR UMA LEI PARA REGULARIZAÇÃO DAS DÍVIDAS PROVENIENTES DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA IPTU. NELA, PREVEJA A OPORTUNIDADE AOS MUNÍCIPES DE RENEGOCIAREM SUAS DÍVIDAS, E DIMINUIR OU RETIRAR OS JUROS."</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/203/017_selma_mauro_marcelo_e_niscelino_001099.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/203/017_selma_mauro_marcelo_e_niscelino_001099.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA ANALISADA A POSSIBILIDADE DE SE INSTALAR CÂMERAS DE SEGURANÇA DE ALTA DEFINIÇÃO NO CEMITÉRIO MUNICIPAL, E NAS SAÍDAS DA CIDADE: MATADOURO, PRÓXIMO A OFICINA DO JUNINHO, SENTIDO SAMÉLIA, SAÍDA PARA A ESTRADA DE TERRA DO BAIRRO DOS CAMPOS E NO PORTAL."</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Claudio Oliveira, Mauro Marcelo</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE FAZER UM MONUMENTO PARA O SR. OLÍMPIO NORONHA, EM SEU TÚMULO, TRAZENDO INFORMAÇÕES, FOTO E A HISTÓRIA DA ORIGEM DO NOME DE NOSSA CIDADE"</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/205/019_niscelino_001097.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/205/019_niscelino_001097.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE COLOCAR ILUMINAÇÃO NO CEMITÉRIO MUNICIPAL".</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/206/020_claudio_001096.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/206/020_claudio_001096.pdf</t>
   </si>
   <si>
     <t>"SINALIZAR COM FAIXAS A VIA QUE LIGA O BAIRRO CENTRO AO BAIRRO DOS CAMPOS, BEM COMO, SINALIZAR OS QUEBRA-MOLAS DO LOCAL".</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Wilson José</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/207/021_wilson_001095.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/207/021_wilson_001095.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE INSTALAR UM REDUTOR DE VELOCIDADE NA RUA JURUTI, NO BAIRRO DOS CAMPOS, PRÓXIMO A RESIDÊNCIA Nº 10".</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/208/022_wilson_001094.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/208/022_wilson_001094.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR A MANUTENÇÃO DO CALÇAMENTO E DA ENERGIA ELÉTRICA DO BAIRRO DOS CAMPOS".</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/209/023_selma_001093.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/209/023_selma_001093.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO COLOCAR UM DRENΟ ΝΑ QUADRA DE SOCIETY DO BAIRRO DOS CAMPOS".</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/210/024_selma_001092.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/210/024_selma_001092.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR A MANUTENÇÃO DAS LÂMPADAS DE ILUMINAÇÃO PÚBLICA NA EXTENSÃO DAS RUAS DOS EUCALIPTOS, DAS AROEIRAS E JATOBÁ, NO BAIRRO DONA OLÍVIA".</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/211/025_claudio_001091.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/211/025_claudio_001091.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR A LIMPEZA DA ESTRADA QUE LIGA OLÍMPIO NORONHA AO MUNICÍPIO DE CRISTINA, BEM COMO, CASCALHAR A MESMA".</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/212/026_jonas_001090.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/212/026_jonas_001090.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO CONSTRUIR DOIS BUEIROS: UM NA RUA 1º DE JANEIRO, PRÓXIMO AO NÚMERO 221, E OUTRO NA RUA 19 DE NOVEMBRO, EM FRENTE A CASA DO SR. JORGE ANDRÉ DIAS E PRÓXIMO AO CENTRO DE ESTÉTICA DA SRA. ANGÉLICA".</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/213/027_jonas_001089.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/213/027_jonas_001089.pdf</t>
   </si>
   <si>
     <t>"QUE OS SETORES DA SAÚDE E DA ASSISTÊNCIA SOCIAL DEEM ÊNFASE E AGILIDADE NA ANÁLISE DOS BENEFÍCIOS VINCULADOS AOS DIREITOS SOCIAIS".</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/214/028_fabio_001088.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/214/028_fabio_001088.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR UM LEVANTAMENTO SOBRE O ABASTECIMENTO DE ÁGUA NO BAIRRO RURAL MOINHO".</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/215/029_fabio_001087.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/215/029_fabio_001087.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO ACRESCENTAR MAIS UM PONTO DE COLETA DE LIXO NOS BAIRROS RURAIS MOINHO E SANTANA".</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Mauro Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/216/030_mauro_marcelo_001086.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/216/030_mauro_marcelo_001086.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO DISPONIBILIZAR UM SALVA-VIDAS PARA OS DIAS DE FUNCIONAMENTO DA PISCINA MUNICIPAL".</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/217/031_selma_001085.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/217/031_selma_001085.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO INSTALAR PARA-RAIOS NO LOCAL ONDE ESTÃO INSTALADAS AS PLACAS FOTOVOLTAICAS".</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/218/032_jonas_001084.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/218/032_jonas_001084.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO INSTALAR LIXEIRAS EM TODA A ZONA URBANA DO MUNICÍPIO DE OLÍMPIO NORONHA, BEM COMO, EFETUAR MANUTENÇÃO NAS EXISTENTES".</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/219/033_mauro_marcelo_001083.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/219/033_mauro_marcelo_001083.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE EFETUAR A MANUTENÇÃO E CONSERTO DO RELÓGIO (TERMÔMETRO) DA PRAÇA EM FRENTE A IGREJA".</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE SOLICITAR A EMPRESA RESPONSÁVEL PELO MARKETING INSTITUCIONAL CONFECCIONAR UM VÍDEO TUTORIAL (PASSO A PASSO) DE COMO ACESSAR O PORTAL DA TRANSPARÊNCIA DA CÂMARA MUNICIPAL".</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/222/036_jonas_001080.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/222/036_jonas_001080.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DE MELHORAR A ILUMINAÇÃO PÚBLICA EM PONTOS ESCUROS DA CIDADE, COMO NA RUA 8 DE DEZEMBRO, PRÓXIMO A CASA DO CELSO; RUA 21 DE ABRIL, PRÓXIMO A CASA DO LÁZARO E PRÓXIMO A UBS; ENTRE A CASA DO MOZART E OFICINA DO JUNINHO; ENTRE OUTROS LOCAIS".</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/223/037_josiel_001079.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/223/037_josiel_001079.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO OFERECER UM CAFÉ NA UBS PARA OS PACIENTES QUE REALIZAM EXAMES DE SANGUE NO LOCAL".</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/224/038_jonas_e_selma_001078.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/224/038_jonas_e_selma_001078.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO CEDER UM IMÓVEL EXCLUSIVO E PERMANENTE À POLÍCIA CIVIL, QUE POSSIBILITE A REALIZAÇÃO DE ATENDIMENTO PRELIMINAR COM A COLHEITA DE DEPOIMENTOS, SOLICITAÇÃO DE MEDIDAS PROTETIVAS DE URGÊNCIA E DEMAIS ATOS PERTINENTES, A SEREM REALIZADOS NO PRÓPRIO MUNICÍPIO, EVITANDO O DESLOCAMENTO DOS MORADORES ATÉ LAMBARI. BEM COMO, OFERTAR UM FUNCIONÁRIO PARA REALIZAR OS PROCEDIMENTOS NO LOCAL".</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/225/039_jonas_selma_e_mauro_marcelo_001077.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/225/039_jonas_selma_e_mauro_marcelo_001077.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO ELABORAR UM PROJETO ESTRUTURADO, IDENTIFICANDO OS PONTOS CRÍTICOS NA ESTRADA VICINAL QUE LIGA OLÍMPIO NORONHA À CRISTINA. PARA QUE TAL DOCUMENTO SEJA ENCAMINHADO AO DEPUTADO FEDERAL ODAIR CUNHA, REQUERENDO OS RECURSOS PARA O CALÇAMENTO DESTES LOCAIS."</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/226/040_josiel_001076.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/226/040_josiel_001076.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO INSTALAR DOIS REDUTORES DE VELOCIDADE NO BAIRRO DOS CAMPOS. UM NA RUA SABIÁ, PRÓXIMO A CASA DO SR. FRANCISCO. E OUTRO NA RUA CURIÓ, PRÓXIMO A CASA DO SR. PEREIRA".</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/227/041_fabio_e_josiel_001075.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/227/041_fabio_e_josiel_001075.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DA REALIZAÇÃO DE UM MUTIRÃO DE CASTRAÇÃO DE CANINOS E FELINOS NO MUNICÍPIO".</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/228/042_claudio_001074.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/228/042_claudio_001074.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR A MANUTENÇÃO DE BURACOS NAS RUAS 1º DE MARÇO, EM FRENTE A LANCHONETE ESQUINA DO SABOR, E NA RUA 17 DE SETEMBRO, EM FRENTE A CASA DA SRA. CREUSA".</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/229/043_josiel_001073.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/229/043_josiel_001073.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO CONSTRUIR UMA QUADRA DE VÔLEI DE AREIA NO MUNICÍPIO".</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/230/044_jonas_001072.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/230/044_jonas_001072.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR UMA SONDAGEM DOS FUNCIONÁRIOS DO PODER EXECUTIVO QUE PODEM TER DIREITO A CARGA HORÁRIA REDUZIDA, EM RAZÃO DE POSSUIREM FILHOS COM ALGUMA DEFICIÊNCIA".</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/231/045_niscelino_001071.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/231/045_niscelino_001071.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO DEIXAR A PORTA DA RECEPÇÃO DA UBS ABERTA, COM O ACOMPANHAMENTO DE UM GUARDA, PARA AS PESSOAS QUE VÃO MARCAR FICHAS DE ATENDIMENTO E CHEGAM DE MADRUGADA PODEREM SE SENTAR PARA ESPERAR".</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/232/046_claudio_001070.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/232/046_claudio_001070.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR MANUTENÇÃO DAS TAMPAS DOS BUEIROS NO BAIRRO DOS CAMPOS E DEMAIS BAIRROS DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/233/047_jonas_001069.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/233/047_jonas_001069.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR MANUTENÇÃO E REFORMA DOS JARDINS DE TODAS AS PRAÇAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/234/048_selma_001068.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/234/048_selma_001068.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO MUNICÍPIO EXECUTAR AS CONTRIBUIÇÕES ESPORTIVAS DOS ATLETAS DO MUNICÍPIO, NOS TERMOS DA LEI MUNICIPAL N° 023, DE 10 DE AGOSTO DE 2021, ALÍNEA F".</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/236/050_jonas_001132.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/236/050_jonas_001132.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO INSTALAR RELÓGIOS DE PONTO EM TODOS OS SETORES".</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/237/051_jonas_001133.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/237/051_jonas_001133.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO SOLICITAR A EMPRESA RESPONSÁVEL PELO MARKETING INSTITUCIONAL CONFECCIONAR UM VÍDEO TUTORIAL (PASSO A PASSO) DE COMO ACESSAR O PORTAL DA TRANSPARÊNCIA DA PREFEITURA MUNICIPAL".</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/238/052_niscelino_001134.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/238/052_niscelino_001134.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO SINALIZAR OS QUEBRA-MOLAS DE TODA A EXTENSÃO DA RUA QUE LIGA O CENTRO AO BAIRRO DOS CAMPOS, COM PINTURA E PLACAS".</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/239/053_fabio_001135.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/239/053_fabio_001135.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE EFETUAR A MANUTENÇÃO E REDUÇÃO DAS GRADES NAS CAIXAS DE CAPTAÇÃO DE ÁGUAS PLUVIAIS EXISTENTES NO ENTRONCAMENTO DAS RUAS 07 DE SETEMBRO COM 15 DE NOVEMBRO, UMA VEZ QUE AS MESMAS SE ENCONTRAM EM MAU ESTADO DE CONSERVAÇÃO".</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/240/054_fabio_001136.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/240/054_fabio_001136.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE EFETUAR A MANUTENÇÃO DA GRADE BUEIRO DA RUA CURIÓ, MAS PRECISAMENTE EM FRENTE A RESIDÊNCIA DE N°. 180, NO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/241/055_jonas_001137.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/241/055_jonas_001137.pdf</t>
   </si>
   <si>
     <t>"QUE O SETOR DE OBRAS VERIFIQUE UMA REDE DE ESGOTO OU SAÍDA DE ÁGUA DE UM CANO A CÉU ABERTO AO LADO DO SALÃO DO REIΝΟ DAS TESTEMUNHAS DE JEOVÁ, NA RUA 22 DE ABRIL, N° 557. QUE SEJA ANALISADA A POSSIBILIDADE DE ACOPLAR A REDE DE ESGOTO NA MESMA RUA".</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/242/056_fabio_001138.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/242/056_fabio_001138.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO OFERECER O TRANSPORTE ESCOLAR PARA OS ALUNOS RESIDENTES DO BAIRRO DONA OLÍVIA. ACATADO A INDICAÇÃO VER A POSSIBLIDADE DE INSTALAR UM ABRIGO PARA A ESPERA DO TRANSPORTE.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/243/057_selma_001139.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/243/057_selma_001139.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO CUMPRIR O DETERMINADO NO ART. 6° DO DECRETO MUNICIPAL N°. 063/2022, CONCEDENDO AS ATUALIZAÇÕES NOS VALORES DAS DIÁRIAS DE VIAGENS, NO MESMO INDICE DA REVISÕES DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS, RETROAGINDO SEUS EFEITOS ÀS ÉPOCAS DAS ATUALIZAÇÕES E SE POSSÍVEL EFEUTAR O PAGAMENTO DOS ATRASADOS."</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/244/058_jonas_001180.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/244/058_jonas_001180.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA DISPONIBILIZADO EPI E UNIFORMES COMPLETOS PARA O SETOR DE OBRAS E LIMPEZA PÚBLICA"</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/245/059_jonas_001181.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/245/059_jonas_001181.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ANALISE A POSSIBILIDADE DE PASSAR UM CAMINHÃO PIPA NA CHÁCARA MARTINS E DEMAIS LOCAIS QUE NECESSITEM"</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/246/060_jonas_001183.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/246/060_jonas_001183.pdf</t>
   </si>
   <si>
     <t>MEDIDAS ADMINISTRATIVAS CABÍVEIS NO TOCANTE AO CRESCENTE NÚMERO DE ANIMAIS ERRANTES (PRINCIPALMENTE CÃES E GATOS) QUE CIRCULAM PELAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais conferidas pelo Regimento Interno da Câmara Municipal, vem, respeitosamente, Indicar ao Prefeito Municipal a necessidade urgente de manutenção da via pública nominada como Avenida Epson, lateral à Creche Municipal, no trecho que se estende em direção à caixa d'água._x000D_
 Tal solicitação se fundamenta no fato de que os bloquetes que compõem o pavimento da referida rua encontram-se soltos e em processo de deterioração, o que tem ocasionado riscos à integridade física dos munícipes, especialmente crianças, pais e servidores que transitam diariamente pelo local. Além do perigo iminente de acidentes, a situação tem gerado transtornos à mobilidade urbana e prejuízos à segurança viária._x000D_
 A presente indicação visa resguardar o interesse público, promover a segurança dos cidadãos e garantir a adequada conservação do patrimônio público,_x000D_
 conforme os princípios da eficiência e da dignidade da pessoa humana, previstos no caput do artigo 1º</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/248/062_jonas_001185.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/248/062_jonas_001185.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO INSTALAR LIXEIRAS NO_x000D_
 BAIRRO DONA OLÍVIA</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR MANUTENÇÃO NO CALÇAMENTO DA RUA 1º DE MARÇO.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/251/065_jonas_001270.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/251/065_jonas_001270.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO ACRESCENTAR A RUA JURITI NA LIMPEZA E COLETA DE LIXO DA CIDADE"</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal aproveite as telhas que foram removidas do Ginásio Poliesportivo para a construção de uma cobertura nas arquibancadas do recinto de festas localizado no centro da cidade.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/253/067_jonas_001272.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/253/067_jonas_001272.pdf</t>
   </si>
   <si>
     <t>Objeto: Sugestão para alteração do horário de funcionamento do CRAS - Centro de Referência da Assistência Social - do atual expediente das_x000D_
 08h às 17h para o novo horário das 07h às 16h.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/235/049_josiel_001131.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/235/049_josiel_001131.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO PODER EXECUTIVO PINTAR AS RAMPAS DE VAGAS PARA CADEIRANTES EM E AS ACESSIBILIDADE ESTACIONAMENTOS PÚBLICOS, COMO O DA ESCOLA MUNICIPAL".</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/250/064_fabio_001269.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/250/064_fabio_001269.pdf</t>
   </si>
   <si>
     <t>"A POSSIBILIDADE DO MUNICÍPIO DE OLÍMPIO NORONHA DOAR UNIFORME ESCOLAR PARA A REDE PÚBLICA MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1196,68 +1196,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/187/001_claudio_001115.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/188/002_claudio_001114.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/189/003_niscelino_e_josiel_001113.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/191/005_selma_001111.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/193/007_jonas_001109.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/194/008_joao_paulo_001108.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/195/009_joao_paulo_001107.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/196/010_jonas_001106.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/198/012_selma_001104.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/199/013_selma_001103.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/200/014_niscelino_001102.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/201/015_fabio_001101.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/202/016_jonas_001100.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/203/017_selma_mauro_marcelo_e_niscelino_001099.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/205/019_niscelino_001097.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/206/020_claudio_001096.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/207/021_wilson_001095.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/208/022_wilson_001094.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/209/023_selma_001093.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/210/024_selma_001092.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/211/025_claudio_001091.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/212/026_jonas_001090.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/213/027_jonas_001089.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/214/028_fabio_001088.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/215/029_fabio_001087.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/216/030_mauro_marcelo_001086.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/217/031_selma_001085.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/218/032_jonas_001084.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/219/033_mauro_marcelo_001083.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/222/036_jonas_001080.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/223/037_josiel_001079.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/224/038_jonas_e_selma_001078.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/225/039_jonas_selma_e_mauro_marcelo_001077.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/226/040_josiel_001076.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/227/041_fabio_e_josiel_001075.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/228/042_claudio_001074.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/229/043_josiel_001073.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/230/044_jonas_001072.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/231/045_niscelino_001071.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/232/046_claudio_001070.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/233/047_jonas_001069.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/234/048_selma_001068.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/236/050_jonas_001132.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/237/051_jonas_001133.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/238/052_niscelino_001134.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/239/053_fabio_001135.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/240/054_fabio_001136.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/241/055_jonas_001137.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/242/056_fabio_001138.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/243/057_selma_001139.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/244/058_jonas_001180.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/245/059_jonas_001181.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/246/060_jonas_001183.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/248/062_jonas_001185.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/251/065_jonas_001270.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/253/067_jonas_001272.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/235/049_josiel_001131.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/250/064_fabio_001269.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/187/001_claudio_001115.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/188/002_claudio_001114.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/189/003_niscelino_e_josiel_001113.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/191/005_selma_001111.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/193/007_jonas_001109.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/194/008_joao_paulo_001108.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/195/009_joao_paulo_001107.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/196/010_jonas_001106.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/198/012_selma_001104.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/199/013_selma_001103.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/200/014_niscelino_001102.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/201/015_fabio_001101.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/202/016_jonas_001100.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/203/017_selma_mauro_marcelo_e_niscelino_001099.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/205/019_niscelino_001097.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/206/020_claudio_001096.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/207/021_wilson_001095.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/208/022_wilson_001094.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/209/023_selma_001093.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/210/024_selma_001092.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/211/025_claudio_001091.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/212/026_jonas_001090.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/213/027_jonas_001089.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/214/028_fabio_001088.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/215/029_fabio_001087.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/216/030_mauro_marcelo_001086.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/217/031_selma_001085.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/218/032_jonas_001084.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/219/033_mauro_marcelo_001083.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/222/036_jonas_001080.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/223/037_josiel_001079.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/224/038_jonas_e_selma_001078.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/225/039_jonas_selma_e_mauro_marcelo_001077.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/226/040_josiel_001076.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/227/041_fabio_e_josiel_001075.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/228/042_claudio_001074.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/229/043_josiel_001073.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/230/044_jonas_001072.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/231/045_niscelino_001071.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/232/046_claudio_001070.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/233/047_jonas_001069.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/234/048_selma_001068.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/236/050_jonas_001132.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/237/051_jonas_001133.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/238/052_niscelino_001134.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/239/053_fabio_001135.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/240/054_fabio_001136.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/241/055_jonas_001137.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/242/056_fabio_001138.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/243/057_selma_001139.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/244/058_jonas_001180.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/245/059_jonas_001181.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/246/060_jonas_001183.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/248/062_jonas_001185.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/251/065_jonas_001270.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/253/067_jonas_001272.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/235/049_josiel_001131.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2025/250/064_fabio_001269.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>