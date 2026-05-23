--- v0 (2026-02-09)
+++ v1 (2026-05-23)
@@ -54,381 +54,381 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcio Roberto</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/159/001_marcio_000812.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/159/001_marcio_000812.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ANALISE A POSSIBILIDADE DE EFETUAR A LIMPEZA DO "MATO" NA RUA ARTHUR BERNANDES.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/160/002_jonas_000811.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/160/002_jonas_000811.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO E ATUAÇÃO DA VIGILÂNCIA SANITÁRIA PARA O COMBATE DA INFESTAÇÃO DE CARAMUJOS EM VÁRIOS DA CIDADE.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/161/003_jose_000810.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/161/003_jose_000810.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EXECUTAR CALÇAMENTO PARA PEDESTRES NO TRECHO FINAL DA RUA 8 DE MAIO ATÉ ENTRADA DO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Wilson José</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/162/004_wilson_000809.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/162/004_wilson_000809.pdf</t>
   </si>
   <si>
     <t>A VIABILIDADE DE ARRUMAR O CALÇAMENTO DA ESQUINA DA RUAS 1º DE MARÇO E 15 DE NOVEMBRO (EM FRENTE A CASA DO PAULO ALEXANDRE), UMA VEZ QUE A MESMA SE ENCONTRA EM PÉSSIMO ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Claudio Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/163/005_claudio_000808.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/163/005_claudio_000808.pdf</t>
   </si>
   <si>
     <t>A VIABILIDADE DA CONTINUIDADE, EM CARÁTER DE URGÊNCIA, DA PAVIMENTAÇÃO DAS RUAS GALO DO CAMPO E DAS ROSAS NO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA ADMINISTRAÇÃO EFETUAR A VEDAÇÃO ACÚSTICA NA SEDE DA BANDA MARCIAL.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE AUMENTAR O NÚMERO DE FICHAS PARA ATENDIMENTO MÉDICOS DIARIAMENTE.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/166/008_wilson_000805_1.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/166/008_wilson_000805_1.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE INSTALAR UM PORTÃO NA SEDE DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/167/009_wilson_000804_1.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/167/009_wilson_000804_1.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE INSTALAR "WI-FI" ABERTO NAS PRAÇAS DA CIDADE, MAIS ESPECIFICADAMENTE NA PRAÇA DA MATRIZ E DO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE REVITALIZAR A PRAÇA PRÓXIMO AO POSTO DE GASOLINA, UMA VEZ QUE A MESMA SE ENCONTRA EM PÉSSIMAS CONDIÇOES, SEM NENHUMA MANUTENÇÃO.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/169/011_claudio_e_jose_000802_1.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/169/011_claudio_e_jose_000802_1.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO SETOR DE OBRAS REALIZAR A LIMPEZA E CAPINA NA ESTRADA DA PONTE SÃO BENEDITO (RIO LAMBARI), UMA VEZ QUE O MATO ESTÁ TEPANDO OS DOIS LADOS DA PONTE, OFERENCENDO RISCOS AOS VEÍCULOS QUE ALI TRAFEGAM DIARIAMENTE. AINDA FAZER A MANUTENÇÃO NA BEIRA DA ESTRADA DA FAZENDA SANTANA, NO TRECHO ONDE PASSOU A SER ESTRADA VICINAL.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/170/012_jose_000801_1.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/170/012_jose_000801_1.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO REAJUSTAR AS DIÁRIAS DE VIAGEM DOS MOTORISTAS, HAJA VISTA QUE AS ATUAIS ESTÃO DEFASADAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO TERMINAR DE EXECUTAR O CALÇAMENTO DA RUA JURITU, NO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/172/014_jose_000799_1.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/172/014_jose_000799_1.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA PREFEITURA MUNICIPAL INSTALAR UM PONTO DE ÁGUA NO RECIENTO DE FESTAS, TENDO COMO REFERÊNCIOA A FRENTE ADA CÂMARA MUNICIPAL, PARA QUE NA ÉPOCA DA FESTA DA CIDADE, OS BARRAQUEIROS POSSAM FAZER USO DO MESMO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/173/015_jonas_000833.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/173/015_jonas_000833.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO CRIAR UM PROJETO DE LEI DE ADIANTAMENTO PARA QUE OS MOTORISTAS DE TODOS OS SETORES POSSAM RECEBER VALORES DE CUSTEIO PARA EVENTUAIS DESPESAS NÃO COBERTAS PELAS DIÁRIAS, SOBRETUDO PARA QUE NÃO NECESSITEM RETIRAR VALORES DO PRÓPRIO BOLSO PARA SERVIÇOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/174/016_jonas_000834.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/174/016_jonas_000834.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO REALIZAR UM PROCEDIMENTO LICITATÓRIO JUNTO AS CONCESSIONÁRIAS DAS RODOVIAS ESTADUAIS E FEDERAIS, EFETUANDO COMPRA DE PASSES PARA OS VEÍCULOS DO MUNICÍPIO PARA QUE OS MESMOS POSSAM PASSAR NOS PEDÁGIOS USANDO O "TAG SEM PARAR".</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/175/017_wilson_000835.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/175/017_wilson_000835.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE INSTALAR UM BEBEDOURO NO PARQUE INFANTIL MUNICIPAL.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/176/018_marcio_000836.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/176/018_marcio_000836.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE CONTACTAR O SETOR RESPONSÁVEL DA EMATER PARA PROVIDENCIAREM O RECOLHIMENTO DOS VASILHAMES DE DEFENSIVOS (AGROTÓXICOS) NO MUNICÍPIO DE OLÍMPIO NORONHA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/177/019_jose_000837.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/177/019_jose_000837.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO MUNICÍPIO EFETUAR O ESCOAMENTO DAS ÁGUAS PLUVIAS NA RUA 8 DE MAIO, EM FRENTE A CASA 323, UMA VEZ QUE COM AS CHUVAS AS ÁGUAS EMPOÇAM NO LOCAL, DANIFICANDO O MURO DA RESIDÊNCIA COM MUITA UMIDADE.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/178/020_marcio_000838.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/178/020_marcio_000838.pdf</t>
   </si>
   <si>
     <t>A POSIBILIDADE DE DISPONIBILIZAR UM VEICULO PARA TRANSPORTE DOS ALUNOS ATÉ O BAIRRO DONA OLÍVIA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/179/021_marcio_000839.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/179/021_marcio_000839.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE INSTALAR UM BUEIRO NA RUA 21 DE ABRIL, PRÓXIMO A CASA DO DINHO.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Niscelino</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/180/022_niscelino_000840.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/180/022_niscelino_000840.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE PASSAR UMA PIPA D'AGUA NO LOCAL ONDE FOI RALIZADO O RODEIO DA TRADICIONAL FESTA PARA ABAIXAR A POEIRA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/181/023_wilson_000841.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/181/023_wilson_000841.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE RETIRAR O QUEBRA-MOLAS DA RUA DE FRENTE AO PARQUINHO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/182/024_marcio_000948.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/182/024_marcio_000948.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO DO BUEIRO NA RUA 1º DE MAIO, CENTRO, PRÓXIMO A CASA DA KENITA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/183/025_marcio_000949.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/183/025_marcio_000949.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE BUSCAR OS ALUNOS DA ESCOLA MUNICIPAL NA FAZENDA SANTA LÚCIA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/184/026_jose_ferreira_000950.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/184/026_jose_ferreira_000950.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE APROVEITAR O DESVIO DA ESTRADAANTIGA ATÉ O TREVO  QUE DÁ ACESSO AO BAIRRO DOS CAMPOS E FAZER UM PISTA DE PESDESTRE (PROIBINDO QUALQUER TIPO DE VEÍCULO), UMA VEZ NÃO VAO SER EXECUTADO CALÇADAS JUNTO AO ASFALTO QUE ESTÁ SENDO FEITO, EVITANDO ASSIM POSSÍVEIS ACIDENTES.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/185/027_jonas_000951.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/185/027_jonas_000951.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO ESTENDER O DIREITO DO HORÁRIO ESPECIAL AO SERVIDOR QUE POSSUI VINCULOS FAMILIARES COMO: CÔNJUGE, FILHOS OU DEPENDENTES PORTADORES DE NECESSIDADES ESPECIAIS  E TRANSTORNOS AOS CONTRATADOS TEMPORARIAMENTEL, QUE CONSTAM NO PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE OLÍMPIO NORONHA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/186/028_jonas_000952.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/186/028_jonas_000952.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER CRIAR ALGUMA ATO QUE FISCALIZE E APLIQUE MULTAS ÀS PESSOAS QUE ESTEJAM USANDO ÁGUA DE MANEIRA DESORDENADA NOS PERÍODOS DE ESTIAGEM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -735,68 +735,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/159/001_marcio_000812.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/160/002_jonas_000811.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/161/003_jose_000810.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/162/004_wilson_000809.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/163/005_claudio_000808.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/166/008_wilson_000805_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/167/009_wilson_000804_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/169/011_claudio_e_jose_000802_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/170/012_jose_000801_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/172/014_jose_000799_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/173/015_jonas_000833.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/174/016_jonas_000834.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/175/017_wilson_000835.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/176/018_marcio_000836.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/177/019_jose_000837.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/178/020_marcio_000838.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/179/021_marcio_000839.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/180/022_niscelino_000840.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/181/023_wilson_000841.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/182/024_marcio_000948.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/183/025_marcio_000949.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/184/026_jose_ferreira_000950.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/185/027_jonas_000951.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/186/028_jonas_000952.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/159/001_marcio_000812.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/160/002_jonas_000811.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/161/003_jose_000810.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/162/004_wilson_000809.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/163/005_claudio_000808.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/166/008_wilson_000805_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/167/009_wilson_000804_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/169/011_claudio_e_jose_000802_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/170/012_jose_000801_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/172/014_jose_000799_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/173/015_jonas_000833.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/174/016_jonas_000834.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/175/017_wilson_000835.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/176/018_marcio_000836.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/177/019_jose_000837.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/178/020_marcio_000838.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/179/021_marcio_000839.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/180/022_niscelino_000840.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/181/023_wilson_000841.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/182/024_marcio_000948.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/183/025_marcio_000949.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/184/026_jose_ferreira_000950.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/185/027_jonas_000951.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2024/186/028_jonas_000952.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>