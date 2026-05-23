--- v0 (2026-02-09)
+++ v1 (2026-05-23)
@@ -54,573 +54,573 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Claudio Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>A POSSOBILIDADE DO MINICIPIO FAZER UMA DEDETIZACAO GERAL NO BAIRRO DOS CAMPOS, AFIM DE EXTERMINAR A INFESTACAO DE CARRAPATOS NO LOCAL</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE CASCALHAR A ESTRADA RURAL QUE LIGA O MUNICIPIO DE OLIMPIO NORONHA AO MUNICIPIO DE CRISTINA</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Niscelino</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO COLOCAR UMA PORTA ELETRICA NA RECEPCAO DA UBS - UNIDADE BASICA DE SAUDE, SEPARANDO A RECEPCAO DAS SALAS DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marcio Roberto</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_004_000657.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_004_000657.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE ELABORAR PROJETO E EXECUTAR A CONSTRUCAO DE UMA CICLOVIA DO TREVO DE ENTRADA DA CIDADE ATE O PORTICO, BEM COMO A ILUMINACAO DA RODOVIA</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Wilson José</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_005_000656.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_005_000656.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA REMOCAO DA PLACA COLOCADA COM O NOME DA CIDADE NO TREVO PARA OUTRO LOCAL, ONDE NAO ATRAPALHE A VISIBILIDADE DA RODOVIA.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_006_000655.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_006_000655.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EXECUTAR OBRA DE MANILHAMENTO NA ESTRADA DA CHACARA MARTINS, PROXIMO A RESIDENCIA DO HELVIO PARA A CAPTACAO DE AGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_007_000654.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_007_000654.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO DAR CONTINUIDADE NO CALCAMENTO DA RUA 07 (SETE) DE SETEMBRO, DO CEMITERIO PARA FRENTE, ONDE NAO ESTA CALCADO, BEM COM PROVIDENCIAR REDE DE ESGOTO DA MESMA.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE INSTALACAO DE MAIS CAMERAS DE VIGILANCIA NO MUNICIPIO, PRINCIPALMENTE NAS ESTRADAS QUE DAO ACESSO AOS BAIRROS RURAIS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_009_000652.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_009_000652.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EXTENSAO DE ILUMINACAO PUBLICA COM POSTES E BRACOS NO TRECHO ENTRE A CASA DO MOZART E A OFICINA DO JUNINHO.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Edson</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_010_000651.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_010_000651.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE MANUTENCAO DO AQUECEDOR DA PISCINA PUBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_011_000650.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_011_000650.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE REFORMAR AS RUAS 19 DE NOVEMBRO E TANCREDO NEVES.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_012_000649.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_012_000649.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR LIMPEZA E DESINFECCAO NO TERMINAL RODOVIARIO EM GERAL.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_013_000648.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_013_000648.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE REALIZAR A SINALIZACAO DA CIDADE EM TODOS OS BAIRROS, COM A INSTALACAO DE PLACAS QUE INDIQUEM OS NOMES DAS RUAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_014_000647.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_014_000647.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EXTENDER O ASFALTO NA RUA 30 DE DEZEMBRO ATE O MATADOURO.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_015_000646.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_015_000646.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA PODA OU RETIRADA DA ARVORE SITUADA NA RUA 30 DE DEZEMBRO, EM FRENTE AO N 91 "ESTABELECIMENTO DO EDNEI".</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_016_000645.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_016_000645.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA CONSTRUCAO DE ACADEMIA AO AR LIVRE NO BAIRRO DONA OLIVIA, PROXIMO AO TRATAMENTO DE AGUA - ETA</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_017_000644.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_017_000644.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR A RETIRADA DAS CAIXAS DE ABELHAS DO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_018_000643.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_018_000643.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE SE ESTUDAR A MELHOR FORMA DE AUMENTAR A SEGURANCA DAS CRIANCAS NO PARQUINHO, UMA VEZ QUE, A UNIFICACAO DO PARQUINHO COM A ACADEMIA AO AR LIVRE DEIXOU O AMBIENTE ABERTO, GERANDO A CONSTANTE SAIDA DAS CRIANCAS PARA A RUA.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_019_000642.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_019_000642.pdf</t>
   </si>
   <si>
     <t>QUE O MUNICIPIO DE OLIMPIO NORONHA FACA O ENVIO DA PROPOSTA NA (PLATAFORMA DO SEI) CHAMADA PUBLICA PARA A ADESAO AO PROGRAMA NACIONAL DE SEGURANCA NAS ESCOLAS, CONFORME EDITAL N 5/2023 PROCESSO N 08020.002312/2023-26 PARA QUE OCORRA O FORTALECIMENTO DA SEGURENCA PUBLICA.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_020_000641.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_020_000641.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE REALIZAR A REFORMA E MANUTENCAO DO CALCAMENTO DA RUA CURIO NO BAIRRO DOS CAMPOS, PROXIMO A ESQUINA DA RUA JURITI (EM FRENTE A RESIDENCIA DO ALEXANDRE).</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_021_000640.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_021_000640.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE REALIZAR MANUTENCAO NO FINAL DA RUA 7 DE SETEMBRO, EM FRENTE A CASA DA SRA. DITINHA, COM A RETIRADA DAS AGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_022_000639.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_022_000639.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE REALIZAR CASCALHAMENTO E BOCAS DE LOBO NA EXTENSAO DA ESTRADA RURAL QUE LIGA OLIMPIO NORONHA A CRISTINA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NA ESTRADA RURAL QUE LIGA OLIMPIO NORONHA A CRISTINA, SINALIZANDO ESNTRADAS DE PROPRIEDADES, PASSAGENS DE CRIAÇÕES E PESSOAS, BEM COMO, VELOCIDADE COMPATIVEL PARA O LOCAL.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_024_000637.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_024_000637.pdf</t>
   </si>
   <si>
     <t>A POSSIBIDADE DA PREFEITURA ATRAVES DO SETOR DE OBRAS EFETUAR O ALARGAMENTO DA ESTRADA RURAL VICINAL QUE LIGA OLIMPIO NORONHA AO MUNICIPIO DE CRISTINA, NO TRECHO QUE COMPREENDE A ENTRADA DA PROPRIEDADE DO "ZE DO SITIO" UMA VEZ QUE COM A COLOCACAO DAS MANILHAS PARA A CAPTACAO DAS AGUAS DE CHUVA, ESTREITOU A ESTRADA, FICANDO PASSAGEM PARA SOMENTE UM VEICULO.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_025_000636.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_025_000636.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO ENTRAR EM CONTATO COM AS EMPRESAS DE ONIBUS QUE FAZEM LINHAS NO MUNICIPIO, PARA PASSAREM A FAZER O TRAJETO ATE O BAIRRO DOS CAMPOS, ONDE RESIDEM O MAIOR NUMERO DE PESSOAS QUE USAM OS MESMO, PRINCIPALMENTE PESSOAS IDOSAS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_026_000635.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_026_000635.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA ADMINISTRACAO MUNICIPAL EFETUAR A LIMPEZA DO ESGOTO, DEVIDO AO MAU CHEIRO QUE ESTA EXALANDO DO MESMO.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_027_000634.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_027_000634.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EXECUTAR OBRAS NO POLIESPORTIVO MUNICIPAL COM RAMPAS E BANHEIROS COM ACESSIBILIDADE, SALA DE IMPRENSA, CORRIMÃO PARA BICICLETAS E PLACAR ELETRONICO.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_028_000633.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_028_000633.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO PROPOR UM PROJETO DE LEI ESTIPULANDO TAXA DE USO DA QUADRA POLIESPORTIVA COM RELACAO AS ROMARIAS QUE FAZEM USO DA MESMA.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_029_000632_1.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_029_000632_1.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE INSTALAR UM RELOGIO DIGITAL COM INDICACAO DE HORARIO E TEMPERATURA NA PRACA MUNICIPAL.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_030_000631.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_030_000631.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE INSTALAR NOVAMENTE O ALAMBRADO AO REDOR DO PARQUE INFANTIL E DA ACADEMIA AO AR LIVRE, COM UMA ENTRADA ACESSIVEL A TODOS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_031_000630.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_031_000630.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA CONSTRUCAO DE UMA QUEBRA MOLAS NA RUA 21 DE ABRIL, EM FRENTE A RESIDENCIA DO PIANO, BEM COMO A DEDETIZACAO NO BUEIRO EXISTENTE NO LOCAL.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_032_000629.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_032_000629.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE GRAMAR OS CANTEIROS SITUADOS NO BAIRRO COHAB, CONFORME FOTOS ANEXAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_033_000628.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_033_000628.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE REFORMAR A ESCOLA MUNICIPAL VIRGILIO ALVES PEREIRA, PRINCIPLAMENTE OS TETOS E PAREDES QUE ESTAO MOFADOS, CONFORME FOTOS ANEXAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/36/indicacao_034_000627.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/36/indicacao_034_000627.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE CONSEGUIR, JUNTO AO SETOR DE OBRAS, O ATERRO NA ESTRADA VICINAL QUE DA ACESSO A FAZENDA DA MATA, PRINCIPALMENTE EM FRENTE A RESIDENCIA DA FOTO ANEXA.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_035_000626.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_035_000626.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE REALIZAR PODA NAS ARVORES QUE FICAM NA PRACA E NA ARQUIBANCADA MUNICIPAL.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_036_000625.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_036_000625.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCLUIDO O SERVIÇO NA ESTRADA VICINAL DA CHACARA MARTINS, CONFORME FOTO ANEXA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/39/indicacao_037_000624.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/39/indicacao_037_000624.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUIDO UM REDUTOR DE VELOCIDA NA ESTRADA VICINAL DA CHACARA MARTINS NA ALTURA DA CASA DO SR. HELVIO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_038_000623.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_038_000623.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ANALISADA A POSSIBILIDADE DE AMPLIAR A ARQUIBANCADA ATE O LOCAL AO LADO, ONDE FOI FEITA A RETIRADA DAS ARVORES.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_039_000622.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_039_000622.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS EM CARATER DE URGENCNIA PARA COLOCAR A TAMPA DO BUEIRO NA RUA DAS ARAUCARIAS, ESQUINA COM A RUA PAINEIRAS (PROXIMO AO Nº 321), NO BAIRRO DONA OLIVIA.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_040_000621.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_040_000621.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE EFETUAR A ANALISE DA AGUA SITUADA NA MINA DO BAIRRO DONA OLIVIA (PROXIMO A RESIDENCIA DO ISAAC), BEM COMO, PROVIDENCIAR A CONTENCAO DA AREA PARA PROTECAO DA MINA, E AINDA, MELHORAR O ACESSO AO LOCAL PARA OS USUARIOS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_041_000620.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_041_000620.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE INSTALAR UMA CAMERA DE SEGURANCA NA PRACA LOCALIZADA NO FINAL DA RUA GETULIO VARGAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_042_000619.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_042_000619.pdf</t>
   </si>
   <si>
     <t>RATIFICAR AS INDICACOES DE Nº 007 E 016 DE  2022, AS QUAIS FORAM ENVIADAS AO CHEFE DO PODER EXECUTIVO, E APESAR DE RESPONDIDAS, ATE O MOMENTO NADA FOI REALIZADO QUANTO AS MESMAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_043_000618.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_043_000618.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO IMPLEMENTAR UMA GUARDA MUNICIPAL, OU CONTRATAR UMA FIRMA DE SEGURANCA, PARA AJUDAR NO CONTROLE DOS FURTOS QUE VEM ACONTECENDO NAS FAZENDAS E PROPRIEDADES DOS PEQUENOS PRODUTORES, BEM COMO, AJUDAR NA SEGURANCA DE TODA A CIDADE.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_044_000617.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_044_000617.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO FAZER UM BUEIRO, PARA CAPTACAO DE AGUA DAS CHUVAS NO ENTRONCAMENTO DA RUA 17 DE SETEMBRO COM A 1º DE JANEIRO, UMA VEZ QUE, QUANDO CHOVE AS AGUAS ACUMULAM PROXIMO A RESIDENCIA DO SR. JOAQUIM DE OLIVEIRA.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_045_000616.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_045_000616.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO EFETUAR A CAPTACAO DAS AGUAS CONSUMIDAS PELA POPULACAO EM LOCAL ACIMA DE ONDE É FEITO ATUALMENTE, OU SEJA, NO DESAGUAMENTO DO MORRO VERMELHO, ONDE A ÁGUA E MAIS LIMPA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_046_000615.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_046_000615.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA PREFEITURA MUNICIPAL COLOCAR MAIS UM POSTE DE ILUMINACAO PUBLICA NA RUA 8 DE DEZEMBRO, EM FRENTE A MADEIREIRA FLORESTAL.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_047_000614.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_047_000614.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA PREFEITURA MUNICIPAL REALIZAR O REBAIXAMENTO E SINALIZACAO DO QUEBRA MOLAS LOCALIZADO NA RUA SABIA, NO BAIRRO DOS CAMPOS, DENTRO DAS NORMAS DO CODIGO DE TRANSITO NACIONAL.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_048_000613.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_048_000613.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCAR PLACAS DE IDENTIFICACAO NAS RUAS DO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_049_000612.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_049_000612.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCAR DOIS QUEBRA MOLAS NA RUA DA CHACARA MARTINAS, UM EM FRENTE A SUA RESIDENCIA E A DO SR. HELVIO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_050_000611.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_050_000611.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR A MANUTENCAO, COM A MAXIMA URGENCIA, NA ESTRADA RURAL QUE LIGA O MUNICIPIO DE OLIMPIO NORONHA AO MUNICIPIO DE CRISTINA, MAIS PRECISAMENTE NO LOCAL DENOMINADO "MORRO DO BUGIU".</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_051_000610.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_051_000610.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCACAO DE UM ABRIGO NO BAIRRO DOS CAMPOS, NO SENTIDO DA RUA SABIA PARA A RUA CANARIOS, MAIS PRECISAMENTE EM FRENTE A RESIDENCIA DO SR. DORIVAL E LOTE 1.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_052_000609.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_052_000609.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO ADQUIRIR IMPLEMENTOS PARA TRATOR, COMO GRADES, ARADOS, CARRETAS E PIPA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_053_000608.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_053_000608.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE PATROCINAR/CUSTEIO PARA OS ATLETAS "PEÃO DE RODEIO" PARA REPRESENTAR O MUNICIPIO DE OLIMPIO NORONHA EM CAMPEONATO MUNICIPAIS E ESTADUAIS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_054_000607.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_054_000607.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE CONTRATACAO DE MEDICO CLINICO GERAL, DE PREFERENCIA PROFISSIONAL FEMINI, PARA ATENDIMENTO NA UBS AS SEGUNDAS FEIRAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_055_000606.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_055_000606.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCAR UM POSTE ILUMINACAO NA RUA 17 DE SETEMBRO, PROXIMO A CASA NUMERO 230, CONFORME FOTO ANEXO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_056_000605.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_056_000605.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR MANUTENCAO E REFORMA DA QUADRA POLIESPORTIVA, HAJA VISTA QUE A MESMA SE ENCONTRA COM MUITAS GOTEIRAS, ATRAPALHANDO A PRATICA DE ESPORTES NO PERIODO DE CHUVAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_057_000604.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_057_000604.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA ADMINISTRACAO MUNICIPAL ATRAVES DA SECRETARIA MUNICIPAL DE ESPORTES COLOCAR TABELAS PARA A PRATICA DE BASQUETE NA QUADRA DE ESPORTES E MATERIAIS QUE AGREGAM ESSE TIPO DE MODALIDADE.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_058_000603.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_058_000603.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ANALISE A POSSIBILIDADE DE FECHAR A VALETA AO LADO DO BOEIRO NA ESQUINA ENTRE AS RUAS 7 DE SETEMBRO DE 15 DE NOVEMBRO, CONFORME FOTO ANEXA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -927,68 +927,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_004_000657.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_005_000656.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_006_000655.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_007_000654.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_009_000652.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_010_000651.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_011_000650.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_012_000649.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_013_000648.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_014_000647.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_015_000646.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_016_000645.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_017_000644.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_018_000643.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_019_000642.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_020_000641.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_021_000640.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_022_000639.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_024_000637.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_025_000636.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_026_000635.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_027_000634.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_028_000633.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_029_000632_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_030_000631.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_031_000630.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_032_000629.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_033_000628.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/36/indicacao_034_000627.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_035_000626.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_036_000625.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/39/indicacao_037_000624.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_038_000623.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_039_000622.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_040_000621.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_041_000620.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_042_000619.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_043_000618.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_044_000617.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_045_000616.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_046_000615.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_047_000614.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_048_000613.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_049_000612.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_050_000611.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_051_000610.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_052_000609.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_053_000608.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_054_000607.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_055_000606.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_056_000605.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_057_000604.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_058_000603.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_004_000657.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_005_000656.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_006_000655.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_007_000654.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_009_000652.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_010_000651.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_011_000650.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_012_000649.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_013_000648.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_014_000647.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_015_000646.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_016_000645.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_017_000644.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_018_000643.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_019_000642.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_020_000641.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_021_000640.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_022_000639.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_024_000637.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_025_000636.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_026_000635.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_027_000634.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_028_000633.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_029_000632_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_030_000631.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_031_000630.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_032_000629.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_033_000628.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/36/indicacao_034_000627.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_035_000626.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_036_000625.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/39/indicacao_037_000624.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_038_000623.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_039_000622.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_040_000621.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_041_000620.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_042_000619.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_043_000618.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_044_000617.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_045_000616.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_046_000615.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_047_000614.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_048_000613.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_049_000612.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_050_000611.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_051_000610.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_052_000609.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_053_000608.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_054_000607.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_055_000606.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_056_000605.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_057_000604.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_058_000603.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>