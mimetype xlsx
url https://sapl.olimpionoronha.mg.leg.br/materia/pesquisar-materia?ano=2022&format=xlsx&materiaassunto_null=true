--- v0 (2026-02-09)
+++ v1 (2026-05-23)
@@ -54,448 +54,448 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Claudio Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/127/001_claudio_e_edson_000795.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/127/001_claudio_e_edson_000795.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA COLOCAÇÃO DE UM QUEBRA-MOLAS NA ESTRADA RURAL VICINAL EM FRENTE A RESIDÊNCIA DO SR. MOZART.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/128/002_claudio_000794.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/128/002_claudio_000794.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE LIMPEZA  NA OBRA DA CRECHE MUNICIPAL NA RUA 17 DE SETEMBRO E RECOLOCAÇÃO DOS BLOQUETES NA RUA DAS ROSAS NO BAIRRO DO CAMPOS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/129/003_claudio_e_joao_paulo_000793.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/129/003_claudio_e_joao_paulo_000793.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE SOLUCIONAR A RETIRADA DAS ÁGUAS PLUVIAIS DA RUA DOS LIRIOS NO NAIRRO DOS CAMPOS, PRINCIPALMENTE EM FRENTE A RESIDÊNCIA DA SRA. ANDREA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/130/004_joao_paulo_000792.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/130/004_joao_paulo_000792.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR UMA REFORMA NA QUADRA VELHA, COLOCAÇÃO DE ALAMBRADOS E REFORMA NO PARQUE INFANTIL QUE FICA SITUADO NO LOCAL.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/131/005_marcelo_000791.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/131/005_marcelo_000791.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR UM ESTUDO JUNTO A SECRETARIA COMPETENTE DE PARA QUE OS VEÍCULOS POSSAM ESTACIONAR SOMENTE DE UM LADO RUA 07 DE SETEMBRO, EM FRENTE AO SUPERMERCADO DO BIGODINHO E NA RUA 1º DE MARÇO EM FRENTE AO AÇOUGUE DO ELCIO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marcio Roberto</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/132/006_marcio_000790.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/132/006_marcio_000790.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA COLOCAÇÃO DE 02 (DOIS) QUEBRA-MOLAS NA RUA 07 DE SETEMBRO, UM PRÓXIMO A VENDA DO SR.LUIZ E OUTRO PRÓXIMO A CASA DO SR. NADIR.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/133/007_claudio_000789.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/133/007_claudio_000789.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE CONSERTAR O CALÇAMENTO DA ESTRADA QUE LIDA A SAÍDA DA CIDADE ATÉ O BAIRRO DOS CAMPOS, UMA VEZ QUE A MESMA SE ENCONTRA COM MUITOS BURACOS E MUITOS BLOQUETES QUEBRADOS, CAUSANDO SÉRIOS PROBLEMAS AOS VEÍCULOS QUE ALI TRAFEGAM DIARIAMENTE.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/134/008_marcio_000788.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/134/008_marcio_000788.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE LEVAR ÁGUA ENCANADA NOS LOCAIS ABRANGIDOS PELA LEI MUNICIPAL Nº 002/2022, PRINCIPALMENTE NOS LOCAIS ONDE EXISTEM CASAS COM MORADORES.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Wilson José</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/135/009_wilson_000787.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/135/009_wilson_000787.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE ADQUIRIR CADEIRAS DE RODAS ADAPTADAS E MULETAS, PARA ATENDER AS NECESSIDADES DE ACESSIBILIDADE PARA OS ALUNOS DAS ATIVIDADES PROMOVIDAS PELO CRAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/136/010_marcio_000786.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/136/010_marcio_000786.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO CHEFE DO PODER EXECUTIVO MUNICIPAL ENVIAR PARA A CÂMARA UM PROJETO DE LEI DE RECUPERAÇÃO DAS NASCENTES DO MUNICÍPIO DE OLÍMPIO NORONHA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/137/011_wilson_000785.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/137/011_wilson_000785.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE REFORMAR OS BANHEIROS PÚBLICOS(MASCULINO E FEMININO) DA PRAÇA DE EVENTOS MUNICIPAL.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/138/013_jose_000784.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/138/013_jose_000784.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA SECRETARIA DE OBRAS FAZER UM ATERRO NA ESTRADA DE ACESSO ÀS FAZENDAS E SÍTIOS DOS BAIRROS MANDEMBO, BANANAL E OUTROS, LEVANDO A MESMA EVITAR ENCHENTES.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE COLOCAR UMA CÂMERA DE SEGURANÇA NA RUA 8 DE MAIO, NO POSTE PERTO DA ENTRADA DO LATICÍNIO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/140/015_todos_000782.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/140/015_todos_000782.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO REBAIXAMENTO OU PROLONGAMENTO NAS EXTREMIDADES DE TODOS OS QUEBRA-MOLAS DO MUNICÍPIO DE OLÍMPIO NORONHA.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/141/016_claudio_000781.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/141/016_claudio_000781.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE RECOLAR OS BLOQUETES NA RUA "DAS ROSAS" E TAPAR O BURACO NA RUA "PATATIVA" DO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/142/017_wilson_000780.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/142/017_wilson_000780.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE FAZER UM ABRIGO COBERTO E COM BANCOS EM FRENTE A UBS - UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/143/018_wilson_000779.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/143/018_wilson_000779.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EXECUTAR OBRA NA RUA 7 DE SETEMBRO COM A 1º DE MAIO, PARA AUMENTO DO ESCOAMENTO DE ÁGUAS PLUVIAIS NO BUEIRO PRÓXIMO À RESIDÊNCIA 603.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Edson</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/144/019_edson_e_lepa_000778.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/144/019_edson_e_lepa_000778.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA IMPLANTAÇÃO DE CÂMERAS (INTERNAS) NA UBS - UNIDADE BÁSICA DE SAÚDE, PARA MAIORES FISCALIZAÇÃO DOS ACONTECIMENTOS NO LOCAL.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/145/020_marcio_000777.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/145/020_marcio_000777.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE COLOCAR PLACAS DE SINALIZAÇÃO NAS ESQUINAS DAS RUAS DA CIDADE PARA MELHOR ORIENTAÇÃO DOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/146/021_marcio_000776.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/146/021_marcio_000776.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCAR UM CORRIMÃO NA BEIRA DA CALÇADA, RUA 01º DE MAIOR ( AO LADO DO SUPERMECADO BIGODINHO).</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/147/022_wilson_000775.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/147/022_wilson_000775.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE FAZER UMA COBERTURA NA SAÍDA DE EMERGÊNCIA DA UBS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/148/023_wilson_000774.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/148/023_wilson_000774.pdf</t>
   </si>
   <si>
     <t>A VIABILIDADE DE APROVEITAR A PRAÇA DE EVENTOS PARA A REALIZAÇÃO DE ATIVIDADES FÍSICAS (FOTO ANEXA), COMO POR EXEMPLO:_x000D_
 - PINTURA DE UMA PISTA DE CAMINHADA/CORRIDA NO CHÃO, COM MARCAÇÃO A CADA 50M PARA QUE OS USUÁRIOS TENHAM NOÇÃO DE QUANTO CAMINHARAM._x000D_
 - PINTURA DE BRINCADEIRAS DE RUA NO CHÃO, COMMO AMARELINHAS._x000D_
 - AFIXAR UMA BARRA PARA EXERCÍCIOS NO CANTO DA PRAÇA, PARA QUE NÃO ATRAÁLHE EVENTOS FUTUROAS (OBS: CONTA PONTO PARA O ICMS ESPORTIVO, POR SE TRATAR DE OBRA);_x000D_
 - PRANCHA ABDOMINAL.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/149/024_claudio_e_jose_000773.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/149/024_claudio_e_jose_000773.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE SUBSTITUIÇÃO DAS TUBULAÇÕES DE ÁGUA ONDE SÃO DE FERRO, PARA PVC.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/150/025_claudio_000772.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/150/025_claudio_000772.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR O CONSERTO DA CALÇADA EM TODA EXTENSÃO NA RUA 30 DE DEZEMBRO, DO LADO DO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Niscelino</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/151/026_lepa_000771.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/151/026_lepa_000771.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE DISPONIBILIZAR MAIS VEÍCULOS PARA O SETOR DE SAÚDE, PARA TRANSPORTE DE PACIENTES A OUTROS MUNICÍPIOS PARA EXAMES E CONSULTAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/152/027_marcio_000770_1.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/152/027_marcio_000770_1.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA PREFEITURA MUNICIPAL CONTRATAR SEGURNAÇAS PARA FICAR NA PORTARIA DAS ESCOLAS MUNICIPAIS E DA ESCOLA ESTADUAL, VIGIANDO ENTRADA E SAÍDA DOS ALUNOS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/153/028_marcio_000769.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/153/028_marcio_000769.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCAR PORT~~AO DE FERRO PARA A PROTEÇÃO DO IMÓVEL ONDE FUNCIONA O CONSELHO TUTELAR DE OLÍMPIO NORONHA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/154/029_edson_e_lepa_000768.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/154/029_edson_e_lepa_000768.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCAR UM BEBEDOURO DE ÁGUAS POTÁVEL NA PISCINA PÚBLICA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/155/030_marcio_000767.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/155/030_marcio_000767.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EXECUTAR UMA RAMPA DE ACESSIBILIDADE EM FRENTE AO PRÉDIO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/156/033_wilson_000766.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/156/033_wilson_000766.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EXECUTAR OBRA PARA A CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA CURIÓ, ENTRE OS IMÓVEIS DE  NÚMEROS 20 E 50 NO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/157/034_lepa_000765.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/157/034_lepa_000765.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO EFETUAR A MANUTENÇÃO CONSERTANDO OS BLOQUETES SOLTOS NA RUA DOS IPÊS, PRINCIPALMENTE EM FRENTE AO IMÓVEL DE Nº 15 (LOCAL MAIS CRÍTICO) E RUA 28 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/158/035_wilson_000764.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/158/035_wilson_000764.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR A MANUTENÇÃO DA BIFURCAÇÃO DAS RUAS BE-TE-VI COM A CANÁRIOS, NO BAIRRO DOS CAMPOS, POIS, A RUA ESTÁ COM BLOQUETWS SOLTOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -802,68 +802,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/127/001_claudio_e_edson_000795.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/128/002_claudio_000794.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/129/003_claudio_e_joao_paulo_000793.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/130/004_joao_paulo_000792.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/131/005_marcelo_000791.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/132/006_marcio_000790.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/133/007_claudio_000789.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/134/008_marcio_000788.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/135/009_wilson_000787.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/136/010_marcio_000786.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/137/011_wilson_000785.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/138/013_jose_000784.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/140/015_todos_000782.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/141/016_claudio_000781.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/142/017_wilson_000780.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/143/018_wilson_000779.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/144/019_edson_e_lepa_000778.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/145/020_marcio_000777.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/146/021_marcio_000776.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/147/022_wilson_000775.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/148/023_wilson_000774.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/149/024_claudio_e_jose_000773.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/150/025_claudio_000772.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/151/026_lepa_000771.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/152/027_marcio_000770_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/153/028_marcio_000769.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/154/029_edson_e_lepa_000768.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/155/030_marcio_000767.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/156/033_wilson_000766.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/157/034_lepa_000765.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/158/035_wilson_000764.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/127/001_claudio_e_edson_000795.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/128/002_claudio_000794.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/129/003_claudio_e_joao_paulo_000793.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/130/004_joao_paulo_000792.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/131/005_marcelo_000791.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/132/006_marcio_000790.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/133/007_claudio_000789.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/134/008_marcio_000788.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/135/009_wilson_000787.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/136/010_marcio_000786.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/137/011_wilson_000785.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/138/013_jose_000784.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/140/015_todos_000782.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/141/016_claudio_000781.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/142/017_wilson_000780.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/143/018_wilson_000779.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/144/019_edson_e_lepa_000778.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/145/020_marcio_000777.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/146/021_marcio_000776.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/147/022_wilson_000775.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/148/023_wilson_000774.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/149/024_claudio_e_jose_000773.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/150/025_claudio_000772.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/151/026_lepa_000771.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/152/027_marcio_000770_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/153/028_marcio_000769.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/154/029_edson_e_lepa_000768.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/155/030_marcio_000767.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/156/033_wilson_000766.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/157/034_lepa_000765.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2022/158/035_wilson_000764.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>