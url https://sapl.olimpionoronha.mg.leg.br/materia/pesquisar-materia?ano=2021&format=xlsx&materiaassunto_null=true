--- v0 (2026-02-09)
+++ v1 (2026-05-23)
@@ -51,830 +51,830 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO EM TODOS OS BUEIROS DA CIDADE, REVISÃO  DAS TAMPAS QUE SE ENCONTRAM EM ESTADO PRECÁRIOS DE CONSTRUÇÃO; AINDA CONSTRUÇÃO DE BUEIROS NA RUA CURIÓ DO BAIRRO "CAMPOS", COM COLOCAÇÃO DE TAMPAS ADEQUADAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Claudio Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/62/002_claudio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/62/002_claudio.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE FAIXAS ELEVADAS NA RUA DE ENTRADA DO BAIRRO DOS CAMPOS EM FRENTE A RESIDÊNCIA DO "MOZART" E NA RUA 28 DE DEZEMBRO PRÓXIMO A RODOVIÁRIA.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/63/003_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/63/003_wilson.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE CONSTRUIR UMA FAIXA ELEVADA EM FRENTE A ESCOLA MUNICIPAL VIRGILO ALVES PEREIRA, SEGUIDO DE UMA CALÇADA DO OUTRO LADO DA RUA.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/64/004_marcelo.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/64/004_marcelo.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE FAIXAS ELEVADAS EM PONTOS CRUCIAIS DA RUA 8 DE MAIO, PRINCIPALMENTE NOS CRUZAMENTOS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/65/005_marcelo.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/65/005_marcelo.pdf</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE TELAS NAS CANALETAS EXISTENTES NO TETO DA RODOVIÁRIA A FIM DE EVITAR NINHOS DE POMBOS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marcio Roberto</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/66/006_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/66/006_marcio.pdf</t>
   </si>
   <si>
     <t>A LIMPEZA DA PRAÇA CORONEL JOAQUIM NOGUEIRA, PRINCIPALMENTE NOS CALÇAMENTOS QUE ESTÃO ACUMULANDO LODO COM AS CHUVAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Wilson José</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/67/007_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/67/007_wilson.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE PARQUE INFANTIL NO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/68/008_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/68/008_wilson.pdf</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE EPIS (EQUIPAMENTO DE SEGURANÇA) PARA FUNCIONALISMO PÚBLICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/69/009_claudio_e_jonas.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/69/009_claudio_e_jonas.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/CONSERTO DE QUEBRA-MOLAS (LOMBADAS) NAS RUAS 21 DE ABRIL NA ALTURA DO Nº 246, RUA 22 DE ABRIL EM FRENTE AO Nº 273, RUA 1º DE MARÇO PRÓXIMO AO Nº406 (EM FRENTE A LANCHONETE ESQUINA DO SABOR), E NA RUA 7 DE SETEMBRO PRÓXIMO AOS NºS 1028, 814 E EM FRENTE AO Nº 903</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/70/010_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/70/010_marcio.pdf</t>
   </si>
   <si>
     <t>A REFORMA DO PASSEIO QUE MARGEIA A QUADRA PRÓXIMA A PREFEITURA NA RUA 1º DE MARÇO, DESCENDO PELO RECINTO DE FESTAS ATÉ O PARQUE INFANTIL, AINDA A SUBSTITUIÇÃO DO BANCO EM FRENTE AOBAR DO ABEL.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/71/011_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/71/011_wilson.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE, AO SETOR COMPETENTE DA PREFEITURA, QUE REALIZE ESTUDOS DE VIABILIDADE DE CONSTRUÇÃO DE UM CORRETO NA PRAÇA SITUADA NO BAIRRO CAMPOS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/72/012_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/72/012_wilson.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE QUE REALIZE REPAROS E CONSERTOS NO CALÇAMENTO DE RUAS DO BAIRRO CAMPOS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/73/013_claudio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/73/013_claudio.pdf</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE COLOCAÇÃO DE CASCALHO E O USO DE MÁQUINA PATROL NA ESTRADA VICINAL QUE LIGA O MUNICÍPIO DE OLÍMPIO NORONHA COM O MUNICÍPIO DE CRISTINA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/74/014_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/74/014_marcio.pdf</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO UM APARELHO CELULAR COM INTERNET NA RECEPÇÃO DA SECRETARIA DE SAÚDE, PARA MELHOR ATENDIMENTO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/75/015_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/75/015_wilson.pdf</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA PRAÇA NA RUA 7 DE SETEMBRO COM A GETÚLIO VARGAS PRÓXIMO A ENTRADA DA CHÁCARA MARTINS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/76/016_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/76/016_wilson.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE O ESTUDO DE IMPLANTAÇÃO DE UM DISTRITO INDUSTRIAL, NO MUNICÍPIO, COM A CONSTRUÇÃO DE GALPÕES QUE ATENDA AS PEQUENAS E MÉDIAS EMPRESAS QUE QUEIRAM INSTALAR-SE EM OLÍMPIO NORONHA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/77/017_claudio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/77/017_claudio.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE CASCALHAMENTO DAS ESTRADA QUE LIGA OLÍMPIO NORONHA AO MUNICÍPIO DE CRISTINA, PRINCIPALMENTE NOS TRECHOS DO MORRO DO BUGIU(SUBIDA E DECIDA), BEM COMO NA DESCIDA DA FAZENDA DO MOINHO, E OUTRO TRECHO QUE TAMBÉM ENCONTRA EM ESTADO CRÍTICO, PRÓXIMO À FAZENDA DA MATA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/78/018_marcio_e_jonas.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/78/018_marcio_e_jonas.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PROLONGAMENTO DO ENCAMENTO PARA LEVAR ÁGUA EM DOIS LOCAIS DO MUNICÍPIO: 1º - DA ALTURA DA RESIDÊNCIA DO SR. ZEZÉ MARTINS ONDE JÁ EXISTE A ÁGUA, E DALI PARA FRENTE, UMA VEZ QUE FOI AUMENTANDO O NÚMERO DE MORADORES E USUÁRIOS DO LOCAL, ATÉ O SÍTIO DO SR. CARLOS GLÓRIA. 2º - DA ALTURA DO SÍTIO DO SR. MAURO ROSA ONDE JÁ EXISTE ÁGUA, DALI PARA FRENTE ATÉ A DIVISA DO MUNICÍPIO COM CARMO DE MINAS, NAS PROXIMIDADES DO SÍTIO SAGARANA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/79/019_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/79/019_marcio.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE LIMPEZA DO CÓRREGO DE ESGOTO EXISTENTE  NO BAIRRO DA "VARGEM", O QUAL PASSA EXTENSÃO, OU SEJA DESDE O RIO ATÉ O POSTO DE GASOLINA, AINDA A POSSIBILIDADE DE FAZER A REDE DE ESGOTO NO MESMO BAIRRO, NA RUA 28 DE DEZEMBRO, PARA CONEXÃO AOS IMÓVEIS NºS 220, 230 E 232.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Edson</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/80/020_edson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/80/020_edson.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EXECUTAR O MANILHAMENTO DE REDE ESGOTO ATÉ O FINAL COM DESAGUE NO ESGOTO PRINCIPAL AO LADO DO BAR DO ADRIANO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/81/021_edson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/81/021_edson.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCAR TAMPAS DE CAIXAS PLUVIAIS NA RUA DOS LÍRIOS NO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/82/024_marcelo.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/82/024_marcelo.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE CONSTRUIR UM MURO NO PRÉDIO DA DELEGACIA DE POLÍCIA, PARA MAIOR SEGURANÇA DO ÓRGÃO PÚBLICO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/83/025_claudio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/83/025_claudio.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO MUNICÍPIO FAZER UMA DEDETIZAÇÃO NO BAIRRO DOS CAMPOS A FIM DE EXTERMINAR A INFESTAÇÃO DE CARRAPATOS NO LOCAL.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/84/026_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/84/026_marcio.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO MUNICÍPIO ADQUIRIR UM MEDIDOR PORTÁTIL DE UMIDADE DE GRÃOS, PARA ATENDIMENTO E USO DE PEQUENOS PRODUTORES DO MUNICÍPIOS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/85/027_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/85/027_wilson.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO MUNICÍPIO CONCEDER UM AUXÍLIO EMERGIAL AO MICRO EMPRESÁRIOS INDIVIDUAIS E MICRO EMPRESAS DO MUNICÍPIO, COMO FORMA DE AJUDA DE ENFRENTAMENTO À PANDEMIA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/86/028_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/86/028_wilson.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA CONSTRUÇÃO DE NOVA CAPELA NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/87/029_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/87/029_wilson.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE/VIABILIDADE DE CONSTRUIR RAMPAS E BANHEIROS COM ACESSIBILIDADE ADEQUADA PARA IDOSOS, GESTANTES E PESSOAS COM DEFICIÊNCIAS NO LOCAIS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/88/030_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/88/030_wilson.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE/VIABILIDADE DE REFORMA DA PRAÇA SITUADA NO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/89/031_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/89/031_marcio.pdf</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE COLOCAR REDE DE ESGOTO NO NOVO BAIRRO SITUADO ACIMA DA RUA DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/90/032_jose.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/90/032_jose.pdf</t>
   </si>
   <si>
     <t>QUE ESTUDE JUNTO AOS ORGÃOS E SECRETARIAS COMPETENTES DO MUNICÍPIO A POSSIBILIDADE DA CONCESSÃO DE UM AUXILIO AOS AGRICULTORES DE HORTALIÇAS, COMO BENEFICAMENTE DE TERRAS, ANALISE DE SOLOS, COMPRA DE ADUBOS E CURSOS PARA IMPLEMENTO DA ATIVIDADE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/91/033_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/91/033_wilson.pdf</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE E VIABILIDADE DE CONSTRUIR UMA ACADEMIA AO AR LIVRE NO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/92/034_jonas_e_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/92/034_jonas_e_marcio.pdf</t>
   </si>
   <si>
     <t>AUMENTO DE EXTENSÃO ELÉTRICA DO SISTEMA TRIFÁSICO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/93/035_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/93/035_wilson.pdf</t>
   </si>
   <si>
     <t>FAZER CAPTAÇÃO DAS ÁGUAS PLUVIAIS NA BIFURCAÇÃO DAS RUAS PRIMEIRO DE MARÇO E ALFREDO SÂMIA, PARA EVITAR OS ALAGAMENTOS NA RUA OITO DE MAIO.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/94/036_jonas.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/94/036_jonas.pdf</t>
   </si>
   <si>
     <t>A ELABORAÇÃO DE UM PROJETO DE LEI DISPONDO SOBRE A PROIBIÇÃO DO VENDEDOR AMBULANTE, VENDER QUALQUER TIPO DE PRODUTO OU MERCADORIA NAS VIAS PÚBLICAS, FORA DOS LUGARES ESPECIFICADOS E AUTORIZADOS PELO PODER PÚBLICO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/95/037_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/95/037_wilson.pdf</t>
   </si>
   <si>
     <t>AUMENTAR A ALTURA DO PARALELEPÍDEDO E FAZER BUEIRO DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA SETE DE SETEMBRO, PRÓXIMO AO POSTO DE GASOLINA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/96/038_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/96/038_marcio.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS COM OS NOMES DAS RUAS EM TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/97/039_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/97/039_marcio.pdf</t>
   </si>
   <si>
     <t>O AUMENTO DA POTÊNCIA DA REDE DE INTERNET NA DELEGACIA DE POLÍCIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/98/040_jonas.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/98/040_jonas.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE HOLOFOTES NO PÁTIO DA ESCOLA MUNICIPAL VIRGILIO ALVES PEREIRA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/99/041_edson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/99/041_edson.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR A CONTRATAÇÃO POR TEMPO DETERMINADO DE MOTORISTAS PARA ATENDER A DEMANDA DO SETOR DE SAÚDE.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/100/042_jonas.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/100/042_jonas.pdf</t>
   </si>
   <si>
     <t>REPAROS N AILUMINAÇÃO DO ESTÁDIO MUNICIPAL PEDRO PINELLI, NO GINÁSIO POLIESPORTIVO SR. LILI E NA QUADRA POLIESPORTIVA JOSÉ BARLEITA (CONHECIDA QUADRA  VELHA).</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/101/043_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/101/043_marcio.pdf</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE UMA CARRETA DE TRATOR PARA ATENDIMENTO AOS PEQUENOS PRODUTORES E A POPULAÇÃO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/102/044_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/102/044_wilson.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO PODER EXECUTIVO MANDAR FAZER UMA OBRA PARA O DEVIDO ESCOAMENTO DAS ÁGUAS PLUVIAIS NA RUA 8 DE MAIO (EM FRENTE A CASA DO FAIÉ).</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/103/045_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/103/045_wilson.pdf</t>
   </si>
   <si>
     <t>QUE ENVIE ESTA CASA DE LEIS, PROJETO DE LEI ORDINÁRIO, ALTERANDO O INCISO II DO ARTIGO 5º, DA LEI ORDINÁRIA Nº 005 DE 20 DE MAIO DE 2021, COMPLEMENTANDO QUE OS SERVIDORES LICENCIADOS POR ORDEM MÉDICAS FAZ JUZ AO DIREITO DO AUXÍLIO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/104/046_jose.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/104/046_jose.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NA ESTRADA RURAL QUE LIGA O MUNICÍPIO DE OLÍMPIO NORONHA AO MUNICÍPIO DE CRISTINA, EM PONTOS ESTRATÉGICOS COMO ENTRADAS E SAIDAS DE VEÍCULOS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/105/047_marcio_e_jose.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/105/047_marcio_e_jose.pdf</t>
   </si>
   <si>
     <t>FISPONIBILIDADE DE TRANSPORTE PARA OS ACOMPANHANTES DE PACIENTES DO MUNICÍPIO INTERNADOS NOS HOSPITAIS DE LAMBARI, SÃO LOURENÇO E VARGINHA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/106/048_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/106/048_wilson.pdf</t>
   </si>
   <si>
     <t>AUMENTAR O NÚMERO DE CÂMERA DE SEGURANÇA NO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/107/049_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/107/049_wilson.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 5º DA LEI MUNICIPAL 005, DE 20 DE MAIO DE 2019_x000D_
 _x000D_
 ART. 1º O PARÁGRAFO ÚNICO DO ART. 5º DA LEI MUNICIPAL Nº 005, DE 20 DE MAIO DE 2019 PASSA A VIGORAR COM A SEGUINTE REDAÇÃO: _x000D_
 _x000D_
 ART. 5º(...)_x000D_
 PARÁGRAFO ÚNICO, AOS SERVIDORES NO GOZO DE FÉRIAS REGULAMENTARES E EM LICENÇA SAÚDE NÃO APLICAM AS REGRAS ESTABELECIDAS NO INCISO II, DESTE ARTIGO.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/108/050_claudio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/108/050_claudio.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCAR UM REDUTOR DE VELOCIDADE (QUEBRA MOLA) OU PASSARELA ELEVATÓRIA NA RUA 28 DE DEZEMBRO (EM FRENTE DA RESIDÊNCIA DA GLORINHA).</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/109/051_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/109/051_marcio.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DO MUNICÍPIO DISPOR DE UM LOCAL PARA A ASSOCIAÇÃO DE DEFESA DOS ANIMAIS, PARA ABRIGAREM OS ANIMAIS PARA ADOÇÃO EM CARÁTER TEMPORÁRIO.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/110/052_claudio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/110/052_claudio.pdf</t>
   </si>
   <si>
     <t>AN POSSIBILIDADE DA PREFEITURA MUNICIPAL DE OLÍMPIO NORONHA CONTRATAR UM MÉDICO DERMATOLOGISTA PARA ATENDIMENTO PÚBLICO.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/111/053_claudio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/111/053_claudio.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA PREFEIRURA DE OLÍMPIO NORONHA CONSERTAR (SUBSTITUIÇÃO) OS BLOQUETES DAS RUAS CURIÓ E DAS ROSAS DO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/112/054_marcio.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/112/054_marcio.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DO PODER EXECUTIVO EFETUAR PINTURA NOS MUROS DA PRAÇA E NA QUADRA DE ESPORTES NO BAIRRO DOS CAMPOS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/113/055_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/113/055_wilson.pdf</t>
   </si>
   <si>
     <t>O INCENTIVO À PRÁTICA ESPORTIVA NO MUNICÍPIO, NÃO SÓ O FUTEBOL E VÔLEI, MAS MODALIDADES COMO ATLETISMO, HANDEBOL, BASQUETE, NATAÇÃO, CICLISMO E OUTROS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/114/057_jose_000751.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/114/057_jose_000751.pdf</t>
   </si>
   <si>
     <t>TROCA DO MANILHAMENTO DA REDE PLUVIAL NA RUA 7 DE SETEMBRO ATÉ A ESQUINA DA RUA 1º DE MAIO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/115/058_wilson_e_edson_000752.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/115/058_wilson_e_edson_000752.pdf</t>
   </si>
   <si>
     <t>TROCA DO MANILHAMENTO DA REDE PLUVIAL NA RUA 28 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/116/059_claudio_000753.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/116/059_claudio_000753.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA AQUISIÇÃO DE UM TRATOR PARA ATENDIMENTO DA POPULAÇÃO;</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/117/060_edson_000754.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/117/060_edson_000754.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO SETOR DE OBRAS DO MUNICÍPIO, DESITUPIR O MATA-BURRO ECISTENTE NA ESTRADA RURAL QUE LIGA SANTANA NO MOINHO DO "JOAQUIM MANÉ".</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/118/061_marcio_000755.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/118/061_marcio_000755.pdf</t>
   </si>
   <si>
     <t>INCENTIVO PARA O SENAR QUE REALIZA VÁRIOS CURSOS NO MUNICÍPIO DE OLÍMPIO NORONHA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/119/062_claudio_000756.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/119/062_claudio_000756.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE COLOCAR MAIS MANILHAS PARA A CAPTAÇÃO DE ÁGUAS PLUVIAIS NA ESTRADA RURAL ENTRE O ENCRUZO DA FAZENDA DO MIONHO E FAZENDA DA MATA.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/120/063_claudio_000757.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/120/063_claudio_000757.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DA REALIZAÇÃO DA PODA DE 2(DUAS) ÁRVORES NA RUA 22 DE ABRIL (EM FRENTE AO LOCAL DO BINGO DA IGREJA).</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/121/064_marcio_000758.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/121/064_marcio_000758.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DO MUNICÍPIO COLOCAR UMA COBERTURA EM CIMA DO CONTAINER DE LIXO, SITUADO NO LIXÃO, A FIM DE EVITAR QUE O MESMO RECEBA AS ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/122/065_wilson_000759.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/122/065_wilson_000759.pdf</t>
   </si>
   <si>
     <t>QUE AUMENTE O ALAMBRADO OU QUE COLOQUE REDE DE PROTEÇÃO NA QUADRA POLIESPORTIVA FRANCISCO BARLETA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/123/066_wilson.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/123/066_wilson.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE COLOCAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA SABIÁ NO BAIRRO DOS CAMPOS, PRINCIPALMENTE DEFRONTE A RESIDÊNCIA DE Nº131, LOCAL MAIS PERIGOSO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/124/067_claudio_000760.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/124/067_claudio_000760.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR TAPA BURACOS COM MASSA ASFÁLTICA, NA PARTE DO PÓRTICO DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/125/068_edson_e_joao_000761.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/125/068_edson_e_joao_000761.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE EFETUAR REPARAÇÃO DO TELHADO DO GINÁSIO POLIESPORTIVO RETIRANDO AS GOTEIRAS DO MESMO, BEM COMO RETIRADA DAS ABELHAS DO LOCAL.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/126/069_marcio_000762.pdf</t>
+    <t>http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/126/069_marcio_000762.pdf</t>
   </si>
   <si>
     <t>A LIMPEZA DO MATA BURRO NO FINAL DA CHÁCARA MARTINS E RETIRADA DAS ENXURRADAS NA ESTRADA RURAL PROLONGAMENTO DA RUA BENEDITO MARTINS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Secretaria Executiva - SEXEC</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos vencimentos dos servidores do Município de Olímpio Noronha e contém outras providências."</t>
   </si>
   <si>
     <t>"Ratifica protocolo de intenções firmados entres Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia de coronavírus; medicamentos, insumos e equipamentos na área de saúde"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1196,68 +1196,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/62/002_claudio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/63/003_wilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/64/004_marcelo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/65/005_marcelo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/66/006_marcio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/67/007_wilson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/68/008_wilson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/69/009_claudio_e_jonas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/70/010_marcio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/71/011_wilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/72/012_wilson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/73/013_claudio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/74/014_marcio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/75/015_wilson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/76/016_wilson.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/77/017_claudio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/78/018_marcio_e_jonas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/79/019_marcio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/80/020_edson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/81/021_edson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/82/024_marcelo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/83/025_claudio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/84/026_marcio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/85/027_wilson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/86/028_wilson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/87/029_wilson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/88/030_wilson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/89/031_marcio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/90/032_jose.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/91/033_wilson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/92/034_jonas_e_marcio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/93/035_wilson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/94/036_jonas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/95/037_wilson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/96/038_marcio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/97/039_marcio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/98/040_jonas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/99/041_edson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/100/042_jonas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/101/043_marcio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/102/044_wilson.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/103/045_wilson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/104/046_jose.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/105/047_marcio_e_jose.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/106/048_wilson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/107/049_wilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/108/050_claudio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/109/051_marcio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/110/052_claudio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/111/053_claudio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/112/054_marcio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/113/055_wilson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/114/057_jose_000751.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/115/058_wilson_e_edson_000752.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/116/059_claudio_000753.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/117/060_edson_000754.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/118/061_marcio_000755.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/119/062_claudio_000756.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/120/063_claudio_000757.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/121/064_marcio_000758.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/122/065_wilson_000759.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/123/066_wilson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/124/067_claudio_000760.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/125/068_edson_e_joao_000761.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/126/069_marcio_000762.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/62/002_claudio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/63/003_wilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/64/004_marcelo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/65/005_marcelo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/66/006_marcio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/67/007_wilson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/68/008_wilson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/69/009_claudio_e_jonas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/70/010_marcio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/71/011_wilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/72/012_wilson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/73/013_claudio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/74/014_marcio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/75/015_wilson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/76/016_wilson.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/77/017_claudio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/78/018_marcio_e_jonas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/79/019_marcio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/80/020_edson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/81/021_edson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/82/024_marcelo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/83/025_claudio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/84/026_marcio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/85/027_wilson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/86/028_wilson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/87/029_wilson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/88/030_wilson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/89/031_marcio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/90/032_jose.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/91/033_wilson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/92/034_jonas_e_marcio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/93/035_wilson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/94/036_jonas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/95/037_wilson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/96/038_marcio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/97/039_marcio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/98/040_jonas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/99/041_edson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/100/042_jonas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/101/043_marcio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/102/044_wilson.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/103/045_wilson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/104/046_jose.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/105/047_marcio_e_jose.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/106/048_wilson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/107/049_wilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/108/050_claudio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/109/051_marcio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/110/052_claudio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/111/053_claudio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/112/054_marcio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/113/055_wilson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/114/057_jose_000751.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/115/058_wilson_e_edson_000752.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/116/059_claudio_000753.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/117/060_edson_000754.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/118/061_marcio_000755.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/119/062_claudio_000756.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/120/063_claudio_000757.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/121/064_marcio_000758.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/122/065_wilson_000759.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/123/066_wilson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/124/067_claudio_000760.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/125/068_edson_e_joao_000761.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/sapl/public/materialegislativa/2021/126/069_marcio_000762.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olimpionoronha.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>